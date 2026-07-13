--- v0 (2026-05-13)
+++ v1 (2026-07-13)
@@ -426,4193 +426,3857 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:V39"/>
+  <dimension ref="A1:R39"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="11" customWidth="1" min="1" max="1"/>
-    <col width="16" customWidth="1" min="2" max="2"/>
+    <col width="22" customWidth="1" min="2" max="2"/>
     <col width="30" customWidth="1" min="3" max="3"/>
     <col width="30" customWidth="1" min="4" max="4"/>
     <col width="30" customWidth="1" min="5" max="5"/>
     <col width="30" customWidth="1" min="6" max="6"/>
     <col width="30" customWidth="1" min="7" max="7"/>
-    <col width="21" customWidth="1" min="8" max="8"/>
+    <col width="27" customWidth="1" min="8" max="8"/>
     <col width="30" customWidth="1" min="9" max="9"/>
     <col width="30" customWidth="1" min="10" max="10"/>
     <col width="30" customWidth="1" min="11" max="11"/>
     <col width="30" customWidth="1" min="12" max="12"/>
-    <col width="13" customWidth="1" min="13" max="13"/>
-    <col width="30" customWidth="1" min="14" max="14"/>
+    <col width="30" customWidth="1" min="13" max="13"/>
+    <col width="19" customWidth="1" min="14" max="14"/>
     <col width="30" customWidth="1" min="15" max="15"/>
     <col width="30" customWidth="1" min="16" max="16"/>
     <col width="30" customWidth="1" min="17" max="17"/>
     <col width="30" customWidth="1" min="18" max="18"/>
-    <col width="30" customWidth="1" min="19" max="19"/>
-[...2 lines deleted...]
-    <col width="30" customWidth="1" min="22" max="22"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Monday</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Assembly
-07:15</t>
+07:15-08:00</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>P2
-08:00</t>
+08:00-08:30</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>P3
-08:30</t>
+08:30-09:00</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>P4
-09:00</t>
+09:00-09:30</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>P5
-09:30</t>
+09:30-10:00</t>
         </is>
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>P6
-10:00</t>
+10:00-10:30</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>Morning Break
-10:30</t>
+10:30-10:45</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>P8
-10:45</t>
+10:45-11:15</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>P9
-11:15</t>
+11:15-11:45</t>
         </is>
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>P10
-11:45</t>
+11:45-12:15</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>P11
-12:15</t>
+12:15-12:45</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
+          <t>P12
+12:45-13:15</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
           <t>Lunch
-12:45</t>
-[...5 lines deleted...]
-13:20</t>
+13:15-13:50</t>
         </is>
       </c>
       <c r="O1" s="1" t="inlineStr">
         <is>
           <t>P14
-13:50</t>
+13:50-14:20</t>
         </is>
       </c>
       <c r="P1" s="1" t="inlineStr">
         <is>
           <t>P15
-14:20</t>
+14:20-14:50</t>
         </is>
       </c>
       <c r="Q1" s="1" t="inlineStr">
         <is>
           <t>P16
-14:50</t>
+14:50-15:20</t>
         </is>
       </c>
       <c r="R1" s="1" t="inlineStr">
         <is>
           <t>P17
-15:20</t>
+15:20-15:50</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Form 1</t>
         </is>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <t>Assembly</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
-          <t>Heritage
-[...1 lines deleted...]
-Room 5</t>
+          <t>Free</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
+          <t>Accounts
+TSURO
+Room 1</t>
+        </is>
+      </c>
+      <c r="E2" s="2" t="inlineStr">
+        <is>
+          <t>BES
+TSURO
+Room 1</t>
+        </is>
+      </c>
+      <c r="F2" s="2" t="inlineStr">
+        <is>
+          <t>English Language
+CHIWARA
+Room 1</t>
+        </is>
+      </c>
+      <c r="G2" s="2" t="inlineStr">
+        <is>
+          <t>Free</t>
+        </is>
+      </c>
+      <c r="H2" s="2" t="inlineStr">
+        <is>
+          <t>Morning Break</t>
+        </is>
+      </c>
+      <c r="I2" s="2" t="inlineStr">
+        <is>
+          <t>Science Combined
+MUNJOMA
+Room 1</t>
+        </is>
+      </c>
+      <c r="J2" s="2" t="inlineStr">
+        <is>
+          <t>Computer
+MURANDA
+Room 1</t>
+        </is>
+      </c>
+      <c r="K2" s="2" t="inlineStr">
+        <is>
+          <t>Geography
+CHIKUMBORIKE
+Room 1</t>
+        </is>
+      </c>
+      <c r="L2" s="2" t="inlineStr">
+        <is>
+          <t>Agriculture
+CHIKUMBORIKE
+Room 1</t>
+        </is>
+      </c>
+      <c r="M2" s="2" t="inlineStr">
+        <is>
           <t>Maths
-Mavhunga
-[...53 lines deleted...]
-      <c r="M2" s="2" t="inlineStr">
+Chawandikire
+Room 1</t>
+        </is>
+      </c>
+      <c r="N2" s="2" t="inlineStr">
         <is>
           <t>Lunch</t>
         </is>
       </c>
-      <c r="N2" s="2" t="inlineStr">
-[...5 lines deleted...]
-      </c>
       <c r="O2" s="2" t="inlineStr">
         <is>
-          <t>Accounts
-[...1 lines deleted...]
-Room 5</t>
+          <t>Free</t>
         </is>
       </c>
       <c r="P2" s="2" t="inlineStr">
         <is>
-          <t>Accounts
-[...1 lines deleted...]
-Room 4</t>
+          <t>Shona
+CHINANGA
+Room 3</t>
         </is>
       </c>
       <c r="Q2" s="2" t="inlineStr">
         <is>
-          <t>Computer
-[...1 lines deleted...]
-Computer Lab</t>
+          <t>Free</t>
         </is>
       </c>
       <c r="R2" s="2" t="inlineStr">
         <is>
           <t>Free</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Form 2</t>
         </is>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>Assembly</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
-          <t>Combined Science
-[...1 lines deleted...]
-Science Lab 5</t>
+          <t>Science Combined
+MUNJOMA
+Room 2</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
+          <t>Heritage
+CHIKUMBORIKE
+Room 2</t>
+        </is>
+      </c>
+      <c r="E3" s="2" t="inlineStr">
+        <is>
+          <t>Free</t>
+        </is>
+      </c>
+      <c r="F3" s="2" t="inlineStr">
+        <is>
+          <t>Free</t>
+        </is>
+      </c>
+      <c r="G3" s="2" t="inlineStr">
+        <is>
           <t>Geography
-CHIKUMBIRIKE
-[...19 lines deleted...]
-Room 4</t>
+CHIKUMBORIKE
+Room 2</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
           <t>Morning Break</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
+          <t>Free</t>
+        </is>
+      </c>
+      <c r="J3" s="2" t="inlineStr">
+        <is>
+          <t>Free</t>
+        </is>
+      </c>
+      <c r="K3" s="2" t="inlineStr">
+        <is>
+          <t>Maths
+Chawandikire
+Room 2</t>
+        </is>
+      </c>
+      <c r="L3" s="2" t="inlineStr">
+        <is>
+          <t>Computer
+MURANDA
+Room 2</t>
+        </is>
+      </c>
+      <c r="M3" s="2" t="inlineStr">
+        <is>
+          <t>Free</t>
+        </is>
+      </c>
+      <c r="N3" s="2" t="inlineStr">
+        <is>
+          <t>Lunch</t>
+        </is>
+      </c>
+      <c r="O3" s="2" t="inlineStr">
+        <is>
+          <t>English Language
+CHIWARA
+Room 2</t>
+        </is>
+      </c>
+      <c r="P3" s="2" t="inlineStr">
+        <is>
+          <t>Free</t>
+        </is>
+      </c>
+      <c r="Q3" s="2" t="inlineStr">
+        <is>
+          <t>Free</t>
+        </is>
+      </c>
+      <c r="R3" s="2" t="inlineStr">
+        <is>
           <t>Agriculture
-CHIKUMBIRIKE
-[...53 lines deleted...]
-Room 4</t>
+CHIKUMBORIKE
+Room 2</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Form 3</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>Assembly</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
-          <t>Combined Science
-[...1 lines deleted...]
-Science Lab 4</t>
+          <t>History
+CHIWARA
+Room 1</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
+          <t>English Language
+CHIWARA
+Room 3</t>
+        </is>
+      </c>
+      <c r="E4" s="2" t="inlineStr">
+        <is>
+          <t>Biology
+Chawandikire
+Room 3</t>
+        </is>
+      </c>
+      <c r="F4" s="2" t="inlineStr">
+        <is>
+          <t>Geography
+CHIKUMBORIKE
+Room 3</t>
+        </is>
+      </c>
+      <c r="G4" s="2" t="inlineStr">
+        <is>
+          <t>Accounts
+TSURO
+Room 3</t>
+        </is>
+      </c>
+      <c r="H4" s="2" t="inlineStr">
+        <is>
+          <t>Morning Break</t>
+        </is>
+      </c>
+      <c r="I4" s="2" t="inlineStr">
+        <is>
+          <t>Agriculture
+CHIKUMBORIKE
+Room 3</t>
+        </is>
+      </c>
+      <c r="J4" s="2" t="inlineStr">
+        <is>
+          <t>Science Combined
+MUNJOMA
+Room 2</t>
+        </is>
+      </c>
+      <c r="K4" s="2" t="inlineStr">
+        <is>
+          <t>Physics
+MURANDA
+Room 3</t>
+        </is>
+      </c>
+      <c r="L4" s="2" t="inlineStr">
+        <is>
+          <t>Maths
+Chawandikire
+Room 3</t>
+        </is>
+      </c>
+      <c r="M4" s="2" t="inlineStr">
+        <is>
+          <t>Shona
+CHINANGA
+Room 3</t>
+        </is>
+      </c>
+      <c r="N4" s="2" t="inlineStr">
+        <is>
+          <t>Lunch</t>
+        </is>
+      </c>
+      <c r="O4" s="2" t="inlineStr">
+        <is>
           <t>Computer
-Muranda
-[...29 lines deleted...]
-      <c r="I4" s="2" t="inlineStr">
+MURANDA
+Room 3</t>
+        </is>
+      </c>
+      <c r="P4" s="2" t="inlineStr">
         <is>
           <t>Business Studies
-Tsuro
-[...47 lines deleted...]
-Room 5</t>
+TSURO
+Room 3</t>
         </is>
       </c>
       <c r="Q4" s="2" t="inlineStr">
         <is>
-          <t>Agriculture
-[...1 lines deleted...]
-Room 5</t>
+          <t>BES
+TSURO
+Room 3</t>
         </is>
       </c>
       <c r="R4" s="2" t="inlineStr">
         <is>
-          <t>Accounts
-[...1 lines deleted...]
-Room 5</t>
+          <t>Chemistry
+Chawandikire
+Room 3</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Form 4</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>Assembly</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
+          <t>Biology
+Chawandikire
+Room 3</t>
+        </is>
+      </c>
+      <c r="D5" s="2" t="inlineStr">
+        <is>
+          <t>Combined Science
+Chawandikire
+Room 3</t>
+        </is>
+      </c>
+      <c r="E5" s="2" t="inlineStr">
+        <is>
+          <t>Commerce
+CHIWARA
+Room 4</t>
+        </is>
+      </c>
+      <c r="F5" s="2" t="inlineStr">
+        <is>
+          <t>Free</t>
+        </is>
+      </c>
+      <c r="G5" s="2" t="inlineStr">
+        <is>
+          <t>Free</t>
+        </is>
+      </c>
+      <c r="H5" s="2" t="inlineStr">
+        <is>
+          <t>Morning Break</t>
+        </is>
+      </c>
+      <c r="I5" s="2" t="inlineStr">
+        <is>
+          <t>Shona
+CHINANGA
+Room 6</t>
+        </is>
+      </c>
+      <c r="J5" s="2" t="inlineStr">
+        <is>
+          <t>Geography
+CHINANGA
+Room 4</t>
+        </is>
+      </c>
+      <c r="K5" s="2" t="inlineStr">
+        <is>
+          <t>BES
+TSURO
+Room 4</t>
+        </is>
+      </c>
+      <c r="L5" s="2" t="inlineStr">
+        <is>
+          <t>Free</t>
+        </is>
+      </c>
+      <c r="M5" s="2" t="inlineStr">
+        <is>
+          <t>Accounts
+TSURO
+Room 4</t>
+        </is>
+      </c>
+      <c r="N5" s="2" t="inlineStr">
+        <is>
+          <t>Lunch</t>
+        </is>
+      </c>
+      <c r="O5" s="2" t="inlineStr">
+        <is>
+          <t>Business Studies
+TSURO
+Room 4</t>
+        </is>
+      </c>
+      <c r="P5" s="2" t="inlineStr">
+        <is>
           <t>Maths
-Motsi
-[...73 lines deleted...]
-Mosi
+MURANDA
 Room 4</t>
         </is>
       </c>
-      <c r="P5" s="2" t="inlineStr">
-[...5 lines deleted...]
-      </c>
       <c r="Q5" s="2" t="inlineStr">
         <is>
           <t>Free</t>
         </is>
       </c>
       <c r="R5" s="2" t="inlineStr">
         <is>
-          <t>History
-[...1 lines deleted...]
-Room 6</t>
+          <t>English Language
+CHIWARA
+Room 4</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Form 5</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
           <t>Assembly</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>Free</t>
+          <t>Heritage
+CHINANGA
+Room 6</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
+          <t>Computer
+MURANDA
+Room 5</t>
+        </is>
+      </c>
+      <c r="E6" s="2" t="inlineStr">
+        <is>
+          <t>Free</t>
+        </is>
+      </c>
+      <c r="F6" s="2" t="inlineStr">
+        <is>
+          <t>Biology
+Chawandikire
+Room 3</t>
+        </is>
+      </c>
+      <c r="G6" s="2" t="inlineStr">
+        <is>
+          <t>Biology
+Chawandikire
+Room 3</t>
+        </is>
+      </c>
+      <c r="H6" s="2" t="inlineStr">
+        <is>
+          <t>Morning Break</t>
+        </is>
+      </c>
+      <c r="I6" s="2" t="inlineStr">
+        <is>
+          <t>Maths
+MURANDA
+Room 5</t>
+        </is>
+      </c>
+      <c r="J6" s="2" t="inlineStr">
+        <is>
           <t>Accounts
-Tsuro
-[...13 lines deleted...]
-Tsuro
+TSURO
 Room 5</t>
         </is>
       </c>
-      <c r="G6" s="2" t="inlineStr">
-[...16 lines deleted...]
-      <c r="J6" s="2" t="inlineStr">
+      <c r="K6" s="2" t="inlineStr">
         <is>
           <t>History
-Mosi
+CHINANGA
+Room 6</t>
+        </is>
+      </c>
+      <c r="L6" s="2" t="inlineStr">
+        <is>
+          <t>Sociology
+CHINANGA
 Room 5</t>
         </is>
       </c>
-      <c r="K6" s="2" t="inlineStr">
-[...12 lines deleted...]
-      </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
+          <t>Free</t>
+        </is>
+      </c>
+      <c r="N6" s="2" t="inlineStr">
+        <is>
           <t>Lunch</t>
         </is>
       </c>
-      <c r="N6" s="2" t="inlineStr">
-[...5 lines deleted...]
-      </c>
       <c r="O6" s="2" t="inlineStr">
         <is>
-          <t>Sociology
-Chinanga
+          <t>FRS
+CHINANGA
 Room 6</t>
         </is>
       </c>
       <c r="P6" s="2" t="inlineStr">
         <is>
-          <t>Maths
-[...1 lines deleted...]
-Room 1</t>
+          <t>Free</t>
         </is>
       </c>
       <c r="Q6" s="2" t="inlineStr">
         <is>
-          <t>Chemistry
-[...1 lines deleted...]
-Science Lab 5</t>
+          <t>Physics
+MURANDA
+Room 7</t>
         </is>
       </c>
       <c r="R6" s="2" t="inlineStr">
         <is>
-          <t>Free</t>
+          <t>Physics
+MURANDA
+Room 7</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Form 6</t>
         </is>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
           <t>Assembly</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>Accounts
-[...1 lines deleted...]
-Room 1</t>
+          <t>Maths
+MURANDA
+Room 6</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
+          <t>Free</t>
+        </is>
+      </c>
+      <c r="E7" s="2" t="inlineStr">
+        <is>
           <t>Sociology
-Chinanga
+CHINANGA
+Room 6</t>
+        </is>
+      </c>
+      <c r="F7" s="2" t="inlineStr">
+        <is>
+          <t>Sociology
+CHINANGA
+Room 6</t>
+        </is>
+      </c>
+      <c r="G7" s="2" t="inlineStr">
+        <is>
+          <t>Free</t>
+        </is>
+      </c>
+      <c r="H7" s="2" t="inlineStr">
+        <is>
+          <t>Morning Break</t>
+        </is>
+      </c>
+      <c r="I7" s="2" t="inlineStr">
+        <is>
+          <t>Free</t>
+        </is>
+      </c>
+      <c r="J7" s="2" t="inlineStr">
+        <is>
+          <t>English Literature
+CHIWARA
 Room 4</t>
         </is>
       </c>
-      <c r="E7" s="2" t="inlineStr">
-[...30 lines deleted...]
-      <c r="J7" s="2" t="inlineStr">
+      <c r="K7" s="2" t="inlineStr">
+        <is>
+          <t>English Literature
+CHIWARA
+Room 4</t>
+        </is>
+      </c>
+      <c r="L7" s="2" t="inlineStr">
+        <is>
+          <t>Free</t>
+        </is>
+      </c>
+      <c r="M7" s="2" t="inlineStr">
+        <is>
+          <t>Computer
+MURANDA
+Room 6</t>
+        </is>
+      </c>
+      <c r="N7" s="2" t="inlineStr">
+        <is>
+          <t>Lunch</t>
+        </is>
+      </c>
+      <c r="O7" s="2" t="inlineStr">
+        <is>
+          <t>Free</t>
+        </is>
+      </c>
+      <c r="P7" s="2" t="inlineStr">
+        <is>
+          <t>Free</t>
+        </is>
+      </c>
+      <c r="Q7" s="2" t="inlineStr">
         <is>
           <t>FRS
-Chinanga
-[...42 lines deleted...]
-Tsuro
+CHINANGA
 Room 6</t>
         </is>
       </c>
       <c r="R7" s="2" t="inlineStr">
         <is>
           <t>FRS
-Chinanga
-Room 3</t>
+CHINANGA
+Room 6</t>
         </is>
       </c>
     </row>
     <row r="8"/>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Tuesday</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Assembly
-07:15</t>
+07:15-08:00</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
           <t>P2
-08:00</t>
+08:00-08:30</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
           <t>P3
-08:30</t>
+08:30-09:00</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
           <t>P4
-09:00</t>
+09:00-09:30</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
           <t>P5
-09:30</t>
+09:30-10:00</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
           <t>P6
-10:00</t>
+10:00-10:30</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
           <t>Morning Break
-10:30</t>
+10:30-10:45</t>
         </is>
       </c>
       <c r="I9" s="1" t="inlineStr">
         <is>
           <t>P8
-10:45</t>
+10:45-11:15</t>
         </is>
       </c>
       <c r="J9" s="1" t="inlineStr">
         <is>
           <t>P9
-11:15</t>
+11:15-11:45</t>
         </is>
       </c>
       <c r="K9" s="1" t="inlineStr">
         <is>
           <t>P10
-11:45</t>
+11:45-12:15</t>
         </is>
       </c>
       <c r="L9" s="1" t="inlineStr">
         <is>
           <t>P11
-12:15</t>
+12:15-12:45</t>
         </is>
       </c>
       <c r="M9" s="1" t="inlineStr">
         <is>
+          <t>P12
+12:45-13:15</t>
+        </is>
+      </c>
+      <c r="N9" s="1" t="inlineStr">
+        <is>
           <t>Lunch
-12:45</t>
-[...5 lines deleted...]
-13:20</t>
+13:15-13:50</t>
         </is>
       </c>
       <c r="O9" s="1" t="inlineStr">
         <is>
           <t>P14
-13:50</t>
+13:50-14:20</t>
         </is>
       </c>
       <c r="P9" s="1" t="inlineStr">
         <is>
           <t>P15
-14:20</t>
+14:20-14:50</t>
         </is>
       </c>
       <c r="Q9" s="1" t="inlineStr">
         <is>
           <t>P16
-14:50</t>
+14:50-15:20</t>
         </is>
       </c>
       <c r="R9" s="1" t="inlineStr">
         <is>
           <t>P17
-15:20</t>
+15:20-15:50</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Form 1</t>
         </is>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
           <t>Assembly</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>Combined Science
-[...1 lines deleted...]
-Science Lab 4</t>
+          <t>Free</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
-          <t>Heritage History
-[...1 lines deleted...]
-Room 4</t>
+          <t>Free</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>Free</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
-          <t>BES
-[...1 lines deleted...]
-Room 3</t>
+          <t>Free</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
-          <t>Free</t>
+          <t>Science Combined
+MUNJOMA
+Room 1</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
           <t>Morning Break</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
           <t>Free</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
+          <t>Heritage
+CHIKUMBORIKE
+Room 1</t>
+        </is>
+      </c>
+      <c r="K10" s="2" t="inlineStr">
+        <is>
+          <t>Free</t>
+        </is>
+      </c>
+      <c r="L10" s="2" t="inlineStr">
+        <is>
           <t>Agriculture
-CHIKUMBIRIKE
+CHIKUMBORIKE
 Room 1</t>
         </is>
       </c>
-      <c r="K10" s="2" t="inlineStr">
+      <c r="M10" s="2" t="inlineStr">
+        <is>
+          <t>English Language
+CHIWARA
+Room 1</t>
+        </is>
+      </c>
+      <c r="N10" s="2" t="inlineStr">
+        <is>
+          <t>Lunch</t>
+        </is>
+      </c>
+      <c r="O10" s="2" t="inlineStr">
         <is>
           <t>Shona
-Mosi
+CHINANGA
+Room 3</t>
+        </is>
+      </c>
+      <c r="P10" s="2" t="inlineStr">
+        <is>
+          <t>Free</t>
+        </is>
+      </c>
+      <c r="Q10" s="2" t="inlineStr">
+        <is>
+          <t>Free</t>
+        </is>
+      </c>
+      <c r="R10" s="2" t="inlineStr">
+        <is>
+          <t>Maths
+Chawandikire
 Room 1</t>
-        </is>
-[...43 lines deleted...]
-Room 3</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Form 2</t>
         </is>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
           <t>Assembly</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
+          <t>Free</t>
+        </is>
+      </c>
+      <c r="D11" s="2" t="inlineStr">
+        <is>
+          <t>Agriculture
+CHIKUMBORIKE
+Room 2</t>
+        </is>
+      </c>
+      <c r="E11" s="2" t="inlineStr">
+        <is>
+          <t>Free</t>
+        </is>
+      </c>
+      <c r="F11" s="2" t="inlineStr">
+        <is>
+          <t>Free</t>
+        </is>
+      </c>
+      <c r="G11" s="2" t="inlineStr">
+        <is>
+          <t>English Language
+CHIWARA
+Room 2</t>
+        </is>
+      </c>
+      <c r="H11" s="2" t="inlineStr">
+        <is>
+          <t>Morning Break</t>
+        </is>
+      </c>
+      <c r="I11" s="2" t="inlineStr">
+        <is>
+          <t>Free</t>
+        </is>
+      </c>
+      <c r="J11" s="2" t="inlineStr">
+        <is>
+          <t>Free</t>
+        </is>
+      </c>
+      <c r="K11" s="2" t="inlineStr">
+        <is>
+          <t>Heritage
+CHIKUMBORIKE
+Room 2</t>
+        </is>
+      </c>
+      <c r="L11" s="2" t="inlineStr">
+        <is>
+          <t>BES
+TSURO
+Room 2</t>
+        </is>
+      </c>
+      <c r="M11" s="2" t="inlineStr">
+        <is>
           <t>Geography
-CHIKUMBIRIKE
-[...22 lines deleted...]
-      <c r="G11" s="2" t="inlineStr">
+CHIKUMBORIKE
+Room 2</t>
+        </is>
+      </c>
+      <c r="N11" s="2" t="inlineStr">
+        <is>
+          <t>Lunch</t>
+        </is>
+      </c>
+      <c r="O11" s="2" t="inlineStr">
+        <is>
+          <t>Accounts
+TSURO
+Room 2</t>
+        </is>
+      </c>
+      <c r="P11" s="2" t="inlineStr">
         <is>
           <t>Computer
-Muranda
-[...18 lines deleted...]
-      <c r="K11" s="2" t="inlineStr">
+MURANDA
+Room 2</t>
+        </is>
+      </c>
+      <c r="Q11" s="2" t="inlineStr">
         <is>
           <t>Maths
-Mavhunga
-[...38 lines deleted...]
-Science Lab 4</t>
+Chawandikire
+Room 2</t>
         </is>
       </c>
       <c r="R11" s="2" t="inlineStr">
         <is>
-          <t>Combined Science
-[...1 lines deleted...]
-Science Lab 4</t>
+          <t>Science Combined
+MUNJOMA
+Room 2</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Form 3</t>
         </is>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
           <t>Assembly</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
+          <t>Commerce
+TSURO
+Room 3</t>
+        </is>
+      </c>
+      <c r="D12" s="2" t="inlineStr">
+        <is>
+          <t>Maths
+Chawandikire
+Room 3</t>
+        </is>
+      </c>
+      <c r="E12" s="2" t="inlineStr">
+        <is>
+          <t>Science Combined
+MUNJOMA
+Room 2</t>
+        </is>
+      </c>
+      <c r="F12" s="2" t="inlineStr">
+        <is>
+          <t>Heritage
+CHIKUMBORIKE
+Room 3</t>
+        </is>
+      </c>
+      <c r="G12" s="2" t="inlineStr">
+        <is>
+          <t>BES
+TSURO
+Room 3</t>
+        </is>
+      </c>
+      <c r="H12" s="2" t="inlineStr">
+        <is>
+          <t>Morning Break</t>
+        </is>
+      </c>
+      <c r="I12" s="2" t="inlineStr">
+        <is>
+          <t>Agriculture
+CHIKUMBORIKE
+Room 3</t>
+        </is>
+      </c>
+      <c r="J12" s="2" t="inlineStr">
+        <is>
+          <t>Shona
+CHINANGA
+Room 3</t>
+        </is>
+      </c>
+      <c r="K12" s="2" t="inlineStr">
+        <is>
+          <t>Accounts
+TSURO
+Room 3</t>
+        </is>
+      </c>
+      <c r="L12" s="2" t="inlineStr">
+        <is>
+          <t>English Language
+CHIWARA
+Room 3</t>
+        </is>
+      </c>
+      <c r="M12" s="2" t="inlineStr">
+        <is>
+          <t>Biology
+Chawandikire
+Room 3</t>
+        </is>
+      </c>
+      <c r="N12" s="2" t="inlineStr">
+        <is>
+          <t>Lunch</t>
+        </is>
+      </c>
+      <c r="O12" s="2" t="inlineStr">
+        <is>
+          <t>Geography
+CHIKUMBORIKE
+Room 3</t>
+        </is>
+      </c>
+      <c r="P12" s="2" t="inlineStr">
+        <is>
           <t>Chemistry
-Mavhunga
-[...10 lines deleted...]
-      <c r="E12" s="2" t="inlineStr">
+Chawandikire
+Room 3</t>
+        </is>
+      </c>
+      <c r="Q12" s="2" t="inlineStr">
         <is>
           <t>Business Studies
-Tsuro
-[...80 lines deleted...]
-Science Lab 5</t>
+TSURO
+Room 3</t>
         </is>
       </c>
       <c r="R12" s="2" t="inlineStr">
         <is>
-          <t>Commerce
-[...1 lines deleted...]
-Room 6</t>
+          <t>Physics
+MURANDA
+Room 3</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Form 4</t>
         </is>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
           <t>Assembly</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
+          <t>Biology
+Chawandikire
+Room 3</t>
+        </is>
+      </c>
+      <c r="D13" s="2" t="inlineStr">
+        <is>
+          <t>Heritage
+CHIWARA
+Room 4</t>
+        </is>
+      </c>
+      <c r="E13" s="2" t="inlineStr">
+        <is>
+          <t>Free</t>
+        </is>
+      </c>
+      <c r="F13" s="2" t="inlineStr">
+        <is>
+          <t>Shona
+CHINANGA
+Room 6</t>
+        </is>
+      </c>
+      <c r="G13" s="2" t="inlineStr">
+        <is>
+          <t>Free</t>
+        </is>
+      </c>
+      <c r="H13" s="2" t="inlineStr">
+        <is>
+          <t>Morning Break</t>
+        </is>
+      </c>
+      <c r="I13" s="2" t="inlineStr">
+        <is>
+          <t>Free</t>
+        </is>
+      </c>
+      <c r="J13" s="2" t="inlineStr">
+        <is>
+          <t>Accounts
+TSURO
+Room 4</t>
+        </is>
+      </c>
+      <c r="K13" s="2" t="inlineStr">
+        <is>
+          <t>Geography
+CHINANGA
+Room 4</t>
+        </is>
+      </c>
+      <c r="L13" s="2" t="inlineStr">
+        <is>
+          <t>Free</t>
+        </is>
+      </c>
+      <c r="M13" s="2" t="inlineStr">
+        <is>
+          <t>Maths
+MURANDA
+Room 4</t>
+        </is>
+      </c>
+      <c r="N13" s="2" t="inlineStr">
+        <is>
+          <t>Lunch</t>
+        </is>
+      </c>
+      <c r="O13" s="2" t="inlineStr">
+        <is>
+          <t>Combined Science
+Chawandikire
+Room 3</t>
+        </is>
+      </c>
+      <c r="P13" s="2" t="inlineStr">
+        <is>
+          <t>Commerce
+CHIWARA
+Room 4</t>
+        </is>
+      </c>
+      <c r="Q13" s="2" t="inlineStr">
+        <is>
           <t>Computer
-Muranda
-[...23 lines deleted...]
-Tsuro
+MURANDA
 Room 4</t>
         </is>
       </c>
-      <c r="H13" s="2" t="inlineStr">
-[...62 lines deleted...]
-      </c>
       <c r="R13" s="2" t="inlineStr">
         <is>
-          <t>Geography
-[...1 lines deleted...]
-Room 5</t>
+          <t>English Language
+CHIWARA
+Room 4</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Form 5</t>
         </is>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
           <t>Assembly</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
+          <t>Heritage
+CHINANGA
+Room 6</t>
+        </is>
+      </c>
+      <c r="D14" s="2" t="inlineStr">
+        <is>
+          <t>History
+CHINANGA
+Room 6</t>
+        </is>
+      </c>
+      <c r="E14" s="2" t="inlineStr">
+        <is>
+          <t>FRS
+CHINANGA
+Room 6</t>
+        </is>
+      </c>
+      <c r="F14" s="2" t="inlineStr">
+        <is>
+          <t>Biology
+Chawandikire
+Room 3</t>
+        </is>
+      </c>
+      <c r="G14" s="2" t="inlineStr">
+        <is>
+          <t>Biology
+Chawandikire
+Room 3</t>
+        </is>
+      </c>
+      <c r="H14" s="2" t="inlineStr">
+        <is>
+          <t>Morning Break</t>
+        </is>
+      </c>
+      <c r="I14" s="2" t="inlineStr">
+        <is>
+          <t>Free</t>
+        </is>
+      </c>
+      <c r="J14" s="2" t="inlineStr">
+        <is>
           <t>Maths
-Motsi
-[...3 lines deleted...]
-      <c r="D14" s="2" t="inlineStr">
+MURANDA
+Room 5</t>
+        </is>
+      </c>
+      <c r="K14" s="2" t="inlineStr">
+        <is>
+          <t>Physics
+MURANDA
+Room 7</t>
+        </is>
+      </c>
+      <c r="L14" s="2" t="inlineStr">
+        <is>
+          <t>Physics
+MURANDA
+Room 7</t>
+        </is>
+      </c>
+      <c r="M14" s="2" t="inlineStr">
+        <is>
+          <t>Business Studies
+TSURO
+Room 5</t>
+        </is>
+      </c>
+      <c r="N14" s="2" t="inlineStr">
+        <is>
+          <t>Lunch</t>
+        </is>
+      </c>
+      <c r="O14" s="2" t="inlineStr">
+        <is>
+          <t>Computer
+MURANDA
+Room 5</t>
+        </is>
+      </c>
+      <c r="P14" s="2" t="inlineStr">
+        <is>
+          <t>Free</t>
+        </is>
+      </c>
+      <c r="Q14" s="2" t="inlineStr">
         <is>
           <t>Sociology
-Chinanga
-[...13 lines deleted...]
-      <c r="G14" s="2" t="inlineStr">
+CHINANGA
+Room 5</t>
+        </is>
+      </c>
+      <c r="R14" s="2" t="inlineStr">
         <is>
           <t>Sociology
-Chinanga
+CHINANGA
 Room 5</t>
-        </is>
-[...69 lines deleted...]
-Science Lab 5</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Form 6</t>
         </is>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
           <t>Assembly</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>Business Studies
-[...1 lines deleted...]
-Room 5</t>
+          <t>Free</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
+          <t>Free</t>
+        </is>
+      </c>
+      <c r="E15" s="2" t="inlineStr">
+        <is>
+          <t>Computer
+MURANDA
+Room 6</t>
+        </is>
+      </c>
+      <c r="F15" s="2" t="inlineStr">
+        <is>
+          <t>Computer
+MURANDA
+Room 6</t>
+        </is>
+      </c>
+      <c r="G15" s="2" t="inlineStr">
+        <is>
+          <t>FRS
+CHINANGA
+Room 6</t>
+        </is>
+      </c>
+      <c r="H15" s="2" t="inlineStr">
+        <is>
+          <t>Morning Break</t>
+        </is>
+      </c>
+      <c r="I15" s="2" t="inlineStr">
+        <is>
+          <t>Maths
+MURANDA
+Room 6</t>
+        </is>
+      </c>
+      <c r="J15" s="2" t="inlineStr">
+        <is>
+          <t>English Literature
+CHIWARA
+Room 4</t>
+        </is>
+      </c>
+      <c r="K15" s="2" t="inlineStr">
+        <is>
+          <t>English Literature
+CHIWARA
+Room 4</t>
+        </is>
+      </c>
+      <c r="L15" s="2" t="inlineStr">
+        <is>
+          <t>Sociology
+CHINANGA
+Room 6</t>
+        </is>
+      </c>
+      <c r="M15" s="2" t="inlineStr">
+        <is>
+          <t>Sociology
+CHINANGA
+Room 6</t>
+        </is>
+      </c>
+      <c r="N15" s="2" t="inlineStr">
+        <is>
+          <t>Lunch</t>
+        </is>
+      </c>
+      <c r="O15" s="2" t="inlineStr">
+        <is>
+          <t>Free</t>
+        </is>
+      </c>
+      <c r="P15" s="2" t="inlineStr">
+        <is>
           <t>Accounts
-Tsuro
-[...78 lines deleted...]
-Room 4</t>
+TSURO
+Room 6</t>
         </is>
       </c>
       <c r="Q15" s="2" t="inlineStr">
         <is>
-          <t>Biblical Studies
-[...1 lines deleted...]
-Room 2</t>
+          <t>Free</t>
         </is>
       </c>
       <c r="R15" s="2" t="inlineStr">
         <is>
-          <t>Computer
-[...1 lines deleted...]
-Computer Lab</t>
+          <t>Free</t>
         </is>
       </c>
     </row>
     <row r="16"/>
     <row r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>Wednesday</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Assembly
-07:15</t>
+07:15-08:00</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>P2
-08:00</t>
+08:00-08:30</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
           <t>P3
-08:30</t>
+08:30-09:00</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>P4
-09:00</t>
+09:00-09:30</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>P5
-09:30</t>
+09:30-10:00</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>P6
-10:00</t>
+10:00-10:30</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
           <t>Morning Break
-10:30</t>
+10:30-10:45</t>
         </is>
       </c>
       <c r="I17" s="1" t="inlineStr">
         <is>
           <t>P8
-10:45</t>
+10:45-11:15</t>
         </is>
       </c>
       <c r="J17" s="1" t="inlineStr">
         <is>
           <t>P9
-11:15</t>
+11:15-11:45</t>
         </is>
       </c>
       <c r="K17" s="1" t="inlineStr">
         <is>
           <t>P10
-11:45</t>
+11:45-12:15</t>
         </is>
       </c>
       <c r="L17" s="1" t="inlineStr">
         <is>
           <t>P11
-12:15</t>
+12:15-12:45</t>
         </is>
       </c>
       <c r="M17" s="1" t="inlineStr">
         <is>
+          <t>P12
+12:45-13:15</t>
+        </is>
+      </c>
+      <c r="N17" s="1" t="inlineStr">
+        <is>
           <t>Lunch
-12:45</t>
-[...2 lines deleted...]
-      <c r="N17" s="1" t="inlineStr">
+13:15-13:50</t>
+        </is>
+      </c>
+      <c r="O17" s="1" t="inlineStr">
         <is>
           <t>Sports
-13:20</t>
-[...47 lines deleted...]
-17:20</t>
+13:50-15:50</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Form 1</t>
         </is>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
           <t>Assembly</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>Combined Science
-[...1 lines deleted...]
-Science Lab 4</t>
+          <t>Heritage
+CHIKUMBORIKE
+Room 1</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
-          <t>Free</t>
+          <t>Accounts
+TSURO
+Room 1</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
-          <t>English
-[...1 lines deleted...]
-Room 2</t>
+          <t>Science Combined
+MUNJOMA
+Room 1</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
-          <t>English
-[...1 lines deleted...]
-Room 4</t>
+          <t>Shona
+CHINANGA
+Room 3</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
-          <t>Free</t>
+          <t>Agriculture
+CHIKUMBORIKE
+Room 1</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
           <t>Morning Break</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
-          <t>Free</t>
+          <t>Geography
+CHIKUMBORIKE
+Room 1</t>
         </is>
       </c>
       <c r="J18" s="2" t="inlineStr">
         <is>
-          <t>Agriculture
-[...1 lines deleted...]
-Room 5</t>
+          <t>Maths
+Chawandikire
+Room 1</t>
         </is>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
-          <t>Heritage
-[...1 lines deleted...]
-Room 2</t>
+          <t>Computer
+MURANDA
+Room 1</t>
         </is>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
           <t>Free</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
+          <t>English Language
+CHIWARA
+Room 1</t>
+        </is>
+      </c>
+      <c r="N18" s="2" t="inlineStr">
+        <is>
           <t>Lunch</t>
         </is>
       </c>
-      <c r="N18" s="2" t="inlineStr">
+      <c r="O18" s="2" t="inlineStr">
         <is>
           <t>Sports</t>
-        </is>
-[...46 lines deleted...]
-          <t>Free</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Form 2</t>
         </is>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
           <t>Assembly</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
           <t>Shona
-Mosi
-Room 4</t>
+CHINANGA
+Room 6</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
+          <t>Free</t>
+        </is>
+      </c>
+      <c r="E19" s="2" t="inlineStr">
+        <is>
+          <t>Agriculture
+CHIKUMBORIKE
+Room 2</t>
+        </is>
+      </c>
+      <c r="F19" s="2" t="inlineStr">
+        <is>
+          <t>Geography
+CHIKUMBORIKE
+Room 2</t>
+        </is>
+      </c>
+      <c r="G19" s="2" t="inlineStr">
+        <is>
+          <t>Science Combined
+MUNJOMA
+Room 2</t>
+        </is>
+      </c>
+      <c r="H19" s="2" t="inlineStr">
+        <is>
+          <t>Morning Break</t>
+        </is>
+      </c>
+      <c r="I19" s="2" t="inlineStr">
+        <is>
+          <t>English Language
+CHIWARA
+Room 2</t>
+        </is>
+      </c>
+      <c r="J19" s="2" t="inlineStr">
+        <is>
           <t>Accounts
-Tsuro
-[...38 lines deleted...]
-          <t>Free</t>
+TSURO
+Room 2</t>
         </is>
       </c>
       <c r="K19" s="2" t="inlineStr">
         <is>
           <t>Free</t>
         </is>
       </c>
       <c r="L19" s="2" t="inlineStr">
         <is>
-          <t>Free</t>
+          <t>BES
+TSURO
+Room 2</t>
         </is>
       </c>
       <c r="M19" s="2" t="inlineStr">
         <is>
+          <t>Maths
+Chawandikire
+Room 2</t>
+        </is>
+      </c>
+      <c r="N19" s="2" t="inlineStr">
+        <is>
           <t>Lunch</t>
         </is>
       </c>
-      <c r="N19" s="2" t="inlineStr">
+      <c r="O19" s="2" t="inlineStr">
         <is>
           <t>Sports</t>
-        </is>
-[...44 lines deleted...]
-          <t>Free</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Form 3</t>
         </is>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
           <t>Assembly</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
+          <t>Accounts
+TSURO
+Room 3</t>
+        </is>
+      </c>
+      <c r="D20" s="2" t="inlineStr">
+        <is>
+          <t>Geography
+CHIKUMBORIKE
+Room 3</t>
+        </is>
+      </c>
+      <c r="E20" s="2" t="inlineStr">
+        <is>
+          <t>Maths
+Chawandikire
+Room 3</t>
+        </is>
+      </c>
+      <c r="F20" s="2" t="inlineStr">
+        <is>
+          <t>Physics
+MURANDA
+Room 3</t>
+        </is>
+      </c>
+      <c r="G20" s="2" t="inlineStr">
+        <is>
+          <t>Computer
+MURANDA
+Room 3</t>
+        </is>
+      </c>
+      <c r="H20" s="2" t="inlineStr">
+        <is>
+          <t>Morning Break</t>
+        </is>
+      </c>
+      <c r="I20" s="2" t="inlineStr">
+        <is>
+          <t>Science Combined
+MUNJOMA
+Room 2</t>
+        </is>
+      </c>
+      <c r="J20" s="2" t="inlineStr">
+        <is>
+          <t>English Language
+CHIWARA
+Room 3</t>
+        </is>
+      </c>
+      <c r="K20" s="2" t="inlineStr">
+        <is>
+          <t>Biology
+Chawandikire
+Room 3</t>
+        </is>
+      </c>
+      <c r="L20" s="2" t="inlineStr">
+        <is>
           <t>Chemistry
-Mavhunga
-[...10 lines deleted...]
-      <c r="E20" s="2" t="inlineStr">
+Chawandikire
+Room 3</t>
+        </is>
+      </c>
+      <c r="M20" s="2" t="inlineStr">
         <is>
           <t>Heritage
-CHIKUMBIRIKE
-[...50 lines deleted...]
-      <c r="M20" s="2" t="inlineStr">
+CHIKUMBORIKE
+Room 3</t>
+        </is>
+      </c>
+      <c r="N20" s="2" t="inlineStr">
         <is>
           <t>Lunch</t>
         </is>
       </c>
-      <c r="N20" s="2" t="inlineStr">
+      <c r="O20" s="2" t="inlineStr">
         <is>
           <t>Sports</t>
-        </is>
-[...48 lines deleted...]
-Room 3</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Form 4</t>
         </is>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
           <t>Assembly</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>English
-[...1 lines deleted...]
-Room 5</t>
+          <t>Computer
+MURANDA
+Room 4</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
+          <t>English Language
+CHIWARA
+Room 4</t>
+        </is>
+      </c>
+      <c r="E21" s="2" t="inlineStr">
+        <is>
+          <t>Accounts
+TSURO
+Room 4</t>
+        </is>
+      </c>
+      <c r="F21" s="2" t="inlineStr">
+        <is>
+          <t>Biology
+Chawandikire
+Room 3</t>
+        </is>
+      </c>
+      <c r="G21" s="2" t="inlineStr">
+        <is>
+          <t>Free</t>
+        </is>
+      </c>
+      <c r="H21" s="2" t="inlineStr">
+        <is>
+          <t>Morning Break</t>
+        </is>
+      </c>
+      <c r="I21" s="2" t="inlineStr">
+        <is>
           <t>Combined Science
-Mavhunga
-[...31 lines deleted...]
-          <t>Free</t>
+Chawandikire
+Room 3</t>
         </is>
       </c>
       <c r="J21" s="2" t="inlineStr">
         <is>
-          <t>Accounts
-[...1 lines deleted...]
-Room 6</t>
+          <t>Free</t>
         </is>
       </c>
       <c r="K21" s="2" t="inlineStr">
         <is>
-          <t>Biology
-[...1 lines deleted...]
-Science Lab 5</t>
+          <t>Free</t>
         </is>
       </c>
       <c r="L21" s="2" t="inlineStr">
         <is>
-          <t>Free</t>
+          <t>Heritage
+CHIWARA
+Room 4</t>
         </is>
       </c>
       <c r="M21" s="2" t="inlineStr">
         <is>
+          <t>Business Studies
+TSURO
+Room 4</t>
+        </is>
+      </c>
+      <c r="N21" s="2" t="inlineStr">
+        <is>
           <t>Lunch</t>
         </is>
       </c>
-      <c r="N21" s="2" t="inlineStr">
+      <c r="O21" s="2" t="inlineStr">
         <is>
           <t>Sports</t>
-        </is>
-[...44 lines deleted...]
-          <t>Free</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Form 5</t>
         </is>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
           <t>Assembly</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
+          <t>Biology
+Chawandikire
+Room 3</t>
+        </is>
+      </c>
+      <c r="D22" s="2" t="inlineStr">
+        <is>
+          <t>Physics
+MURANDA
+Room 7</t>
+        </is>
+      </c>
+      <c r="E22" s="2" t="inlineStr">
+        <is>
+          <t>Physics
+MURANDA
+Room 7</t>
+        </is>
+      </c>
+      <c r="F22" s="2" t="inlineStr">
+        <is>
           <t>Accounts
-Tsuro
-[...3 lines deleted...]
-      <c r="D22" s="2" t="inlineStr">
+TSURO
+Room 5</t>
+        </is>
+      </c>
+      <c r="G22" s="2" t="inlineStr">
+        <is>
+          <t>FRS
+CHINANGA
+Room 6</t>
+        </is>
+      </c>
+      <c r="H22" s="2" t="inlineStr">
+        <is>
+          <t>Morning Break</t>
+        </is>
+      </c>
+      <c r="I22" s="2" t="inlineStr">
+        <is>
+          <t>Heritage
+CHINANGA
+Room 6</t>
+        </is>
+      </c>
+      <c r="J22" s="2" t="inlineStr">
+        <is>
+          <t>History
+CHINANGA
+Room 6</t>
+        </is>
+      </c>
+      <c r="K22" s="2" t="inlineStr">
+        <is>
+          <t>Business Studies
+TSURO
+Room 5</t>
+        </is>
+      </c>
+      <c r="L22" s="2" t="inlineStr">
         <is>
           <t>Computer
-Muranda
-[...3 lines deleted...]
-      <c r="E22" s="2" t="inlineStr">
+MURANDA
+Room 5</t>
+        </is>
+      </c>
+      <c r="M22" s="2" t="inlineStr">
         <is>
           <t>Computer
-Muranda
-[...46 lines deleted...]
-      <c r="M22" s="2" t="inlineStr">
+MURANDA
+Room 5</t>
+        </is>
+      </c>
+      <c r="N22" s="2" t="inlineStr">
         <is>
           <t>Lunch</t>
         </is>
       </c>
-      <c r="N22" s="2" t="inlineStr">
+      <c r="O22" s="2" t="inlineStr">
         <is>
           <t>Sports</t>
-        </is>
-[...44 lines deleted...]
-Science Lab 4</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Form 6</t>
         </is>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
           <t>Assembly</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
-          <t>Maths
-[...1 lines deleted...]
-Room 6</t>
+          <t>Free</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
           <t>Sociology
-Chinanga
-Room 5</t>
+CHINANGA
+Room 6</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
-          <t>Biblical Studies
-Chinanga
+          <t>Sociology
+CHINANGA
 Room 6</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
+          <t>English Literature
+CHIWARA
+Room 4</t>
+        </is>
+      </c>
+      <c r="G23" s="2" t="inlineStr">
+        <is>
+          <t>Business Studies
+TSURO
+Room 6</t>
+        </is>
+      </c>
+      <c r="H23" s="2" t="inlineStr">
+        <is>
+          <t>Morning Break</t>
+        </is>
+      </c>
+      <c r="I23" s="2" t="inlineStr">
+        <is>
+          <t>Computer
+MURANDA
+Room 6</t>
+        </is>
+      </c>
+      <c r="J23" s="2" t="inlineStr">
+        <is>
+          <t>Computer
+MURANDA
+Room 6</t>
+        </is>
+      </c>
+      <c r="K23" s="2" t="inlineStr">
+        <is>
+          <t>FRS
+CHINANGA
+Room 6</t>
+        </is>
+      </c>
+      <c r="L23" s="2" t="inlineStr">
+        <is>
           <t>History
-Chinanga
-[...40 lines deleted...]
-Room 1</t>
+CHINANGA
+Room 3</t>
         </is>
       </c>
       <c r="M23" s="2" t="inlineStr">
         <is>
+          <t>History
+CHINANGA
+Room 3</t>
+        </is>
+      </c>
+      <c r="N23" s="2" t="inlineStr">
+        <is>
           <t>Lunch</t>
         </is>
       </c>
-      <c r="N23" s="2" t="inlineStr">
+      <c r="O23" s="2" t="inlineStr">
         <is>
           <t>Sports</t>
-        </is>
-[...46 lines deleted...]
-Room 6</t>
         </is>
       </c>
     </row>
     <row r="24"/>
     <row r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>Thursday</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Assembly
-07:15</t>
+07:15-08:00</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>P2
-08:00</t>
+08:00-08:30</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
           <t>P3
-08:30</t>
+08:30-09:00</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>P4
-09:00</t>
+09:00-09:30</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>P5
-09:30</t>
+09:30-10:00</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>P6
-10:00</t>
+10:00-10:30</t>
         </is>
       </c>
       <c r="H25" s="1" t="inlineStr">
         <is>
           <t>Morning Break
-10:30</t>
+10:30-10:45</t>
         </is>
       </c>
       <c r="I25" s="1" t="inlineStr">
         <is>
           <t>P8
-10:45</t>
+10:45-11:15</t>
         </is>
       </c>
       <c r="J25" s="1" t="inlineStr">
         <is>
           <t>P9
-11:15</t>
+11:15-11:45</t>
         </is>
       </c>
       <c r="K25" s="1" t="inlineStr">
         <is>
           <t>P10
-11:45</t>
+11:45-12:15</t>
         </is>
       </c>
       <c r="L25" s="1" t="inlineStr">
         <is>
           <t>P11
-12:15</t>
+12:15-12:45</t>
         </is>
       </c>
       <c r="M25" s="1" t="inlineStr">
         <is>
+          <t>P12
+12:45-13:15</t>
+        </is>
+      </c>
+      <c r="N25" s="1" t="inlineStr">
+        <is>
           <t>Lunch
-12:45</t>
-[...5 lines deleted...]
-13:20</t>
+13:15-13:50</t>
         </is>
       </c>
       <c r="O25" s="1" t="inlineStr">
         <is>
           <t>P14
-13:50</t>
+13:50-14:20</t>
         </is>
       </c>
       <c r="P25" s="1" t="inlineStr">
         <is>
           <t>P15
-14:20</t>
+14:20-14:50</t>
         </is>
       </c>
       <c r="Q25" s="1" t="inlineStr">
         <is>
           <t>P16
-14:50</t>
+14:50-15:20</t>
         </is>
       </c>
       <c r="R25" s="1" t="inlineStr">
         <is>
           <t>P17
-15:20</t>
+15:20-15:50</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Form 1</t>
         </is>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
           <t>Assembly</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>Combined Science
-[...1 lines deleted...]
-Science Lab 5</t>
+          <t>Free</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
           <t>Free</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
           <t>Free</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
-          <t>Shona
-[...1 lines deleted...]
-Room 6</t>
+          <t>Geography
+CHIKUMBORIKE
+Room 1</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
           <t>Free</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
           <t>Morning Break</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
           <t>Free</t>
         </is>
       </c>
       <c r="J26" s="2" t="inlineStr">
         <is>
-          <t>Free</t>
+          <t>Maths
+Chawandikire
+Room 1</t>
         </is>
       </c>
       <c r="K26" s="2" t="inlineStr">
         <is>
+          <t>Free</t>
+        </is>
+      </c>
+      <c r="L26" s="2" t="inlineStr">
+        <is>
+          <t>Heritage
+CHIKUMBORIKE
+Room 1</t>
+        </is>
+      </c>
+      <c r="M26" s="2" t="inlineStr">
+        <is>
+          <t>Computer
+MURANDA
+Room 1</t>
+        </is>
+      </c>
+      <c r="N26" s="2" t="inlineStr">
+        <is>
+          <t>Lunch</t>
+        </is>
+      </c>
+      <c r="O26" s="2" t="inlineStr">
+        <is>
           <t>Agriculture
-CHIKUMBIRIKE
+CHIKUMBORIKE
 Room 1</t>
         </is>
       </c>
-      <c r="L26" s="2" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="P26" s="2" t="inlineStr">
         <is>
-          <t>Agriculture
-[...1 lines deleted...]
-Room 6</t>
+          <t>English Language
+CHIWARA
+Room 1</t>
         </is>
       </c>
       <c r="Q26" s="2" t="inlineStr">
         <is>
-          <t>Geography
-[...1 lines deleted...]
-Room 3</t>
+          <t>Science Combined
+MUNJOMA
+Room 1</t>
         </is>
       </c>
       <c r="R26" s="2" t="inlineStr">
         <is>
-          <t>Free</t>
+          <t>BES
+TSURO
+Room 1</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Form 2</t>
         </is>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
           <t>Assembly</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
-          <t>Geography
-[...1 lines deleted...]
-Room 5</t>
+          <t>Computer
+MURANDA
+Room 2</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
-          <t>Free</t>
+          <t>Heritage
+CHIKUMBORIKE
+Room 2</t>
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
+          <t>Science Combined
+MUNJOMA
+Room 2</t>
+        </is>
+      </c>
+      <c r="F27" s="2" t="inlineStr">
+        <is>
+          <t>Free</t>
+        </is>
+      </c>
+      <c r="G27" s="2" t="inlineStr">
+        <is>
+          <t>Shona
+CHINANGA
+Room 6</t>
+        </is>
+      </c>
+      <c r="H27" s="2" t="inlineStr">
+        <is>
+          <t>Morning Break</t>
+        </is>
+      </c>
+      <c r="I27" s="2" t="inlineStr">
+        <is>
+          <t>Free</t>
+        </is>
+      </c>
+      <c r="J27" s="2" t="inlineStr">
+        <is>
+          <t>Free</t>
+        </is>
+      </c>
+      <c r="K27" s="2" t="inlineStr">
+        <is>
           <t>Agriculture
-CHIKUMBIRIKE
-[...33 lines deleted...]
-Mosi
+CHIKUMBORIKE
 Room 2</t>
         </is>
       </c>
       <c r="L27" s="2" t="inlineStr">
         <is>
-          <t>Combined Science
-[...1 lines deleted...]
-Science Lab 5</t>
+          <t>Accounts
+TSURO
+Room 2</t>
         </is>
       </c>
       <c r="M27" s="2" t="inlineStr">
         <is>
+          <t>English Language
+CHIWARA
+Room 2</t>
+        </is>
+      </c>
+      <c r="N27" s="2" t="inlineStr">
+        <is>
           <t>Lunch</t>
         </is>
       </c>
-      <c r="N27" s="2" t="inlineStr">
-[...5 lines deleted...]
-      </c>
       <c r="O27" s="2" t="inlineStr">
         <is>
-          <t>Accounts
-[...1 lines deleted...]
-Room 1</t>
+          <t>Maths
+Chawandikire
+Room 2</t>
         </is>
       </c>
       <c r="P27" s="2" t="inlineStr">
         <is>
-          <t>Maths
-[...1 lines deleted...]
-Room 3</t>
+          <t>Free</t>
         </is>
       </c>
       <c r="Q27" s="2" t="inlineStr">
         <is>
-          <t>Maths
-[...1 lines deleted...]
-Room 5</t>
+          <t>Free</t>
         </is>
       </c>
       <c r="R27" s="2" t="inlineStr">
         <is>
-          <t>Agriculture
-[...1 lines deleted...]
-Room 1</t>
+          <t>Free</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Form 3</t>
         </is>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
           <t>Assembly</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
+          <t>Business Studies
+TSURO
+Room 3</t>
+        </is>
+      </c>
+      <c r="D28" s="2" t="inlineStr">
+        <is>
+          <t>Biology
+Chawandikire
+Room 3</t>
+        </is>
+      </c>
+      <c r="E28" s="2" t="inlineStr">
+        <is>
           <t>Shona
-Mosi
-[...14 lines deleted...]
-Science Lab 2</t>
+CHINANGA
+Room 3</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
-          <t>BES
-Tsuro
+          <t>Maths
+Chawandikire
+Room 3</t>
+        </is>
+      </c>
+      <c r="G28" s="2" t="inlineStr">
+        <is>
+          <t>History
+CHIWARA
 Room 1</t>
         </is>
       </c>
-      <c r="G28" s="2" t="inlineStr">
-[...5 lines deleted...]
-      </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
           <t>Morning Break</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
+          <t>Commerce
+TSURO
+Room 3</t>
+        </is>
+      </c>
+      <c r="J28" s="2" t="inlineStr">
+        <is>
+          <t>Agriculture
+CHIKUMBORIKE
+Room 3</t>
+        </is>
+      </c>
+      <c r="K28" s="2" t="inlineStr">
+        <is>
+          <t>Science Combined
+MUNJOMA
+Room 2</t>
+        </is>
+      </c>
+      <c r="L28" s="2" t="inlineStr">
+        <is>
           <t>Chemistry
-Mavhunga
-[...21 lines deleted...]
-Room 2</t>
+Chawandikire
+Room 3</t>
         </is>
       </c>
       <c r="M28" s="2" t="inlineStr">
         <is>
+          <t>Geography
+CHIKUMBORIKE
+Room 3</t>
+        </is>
+      </c>
+      <c r="N28" s="2" t="inlineStr">
+        <is>
           <t>Lunch</t>
         </is>
       </c>
-      <c r="N28" s="2" t="inlineStr">
-[...5 lines deleted...]
-      </c>
       <c r="O28" s="2" t="inlineStr">
         <is>
-          <t>Maths
-[...1 lines deleted...]
-Room 6</t>
+          <t>English Language
+CHIWARA
+Room 3</t>
         </is>
       </c>
       <c r="P28" s="2" t="inlineStr">
         <is>
-          <t>FRS
-[...1 lines deleted...]
-Room 4</t>
+          <t>Computer
+MURANDA
+Room 3</t>
         </is>
       </c>
       <c r="Q28" s="2" t="inlineStr">
         <is>
-          <t>Shona
-[...1 lines deleted...]
-Room 4</t>
+          <t>Physics
+MURANDA
+Room 3</t>
         </is>
       </c>
       <c r="R28" s="2" t="inlineStr">
         <is>
-          <t>BES
-[...1 lines deleted...]
-Room 6</t>
+          <t>Heritage
+CHIKUMBORIKE
+Room 3</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Form 4</t>
         </is>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
           <t>Assembly</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
+          <t>Biology
+Chawandikire
+Room 3</t>
+        </is>
+      </c>
+      <c r="D29" s="2" t="inlineStr">
+        <is>
+          <t>Commerce
+CHIWARA
+Room 4</t>
+        </is>
+      </c>
+      <c r="E29" s="2" t="inlineStr">
+        <is>
+          <t>Heritage
+CHIWARA
+Room 4</t>
+        </is>
+      </c>
+      <c r="F29" s="2" t="inlineStr">
+        <is>
+          <t>BES
+TSURO
+Room 4</t>
+        </is>
+      </c>
+      <c r="G29" s="2" t="inlineStr">
+        <is>
+          <t>Free</t>
+        </is>
+      </c>
+      <c r="H29" s="2" t="inlineStr">
+        <is>
+          <t>Morning Break</t>
+        </is>
+      </c>
+      <c r="I29" s="2" t="inlineStr">
+        <is>
+          <t>Computer
+MURANDA
+Room 4</t>
+        </is>
+      </c>
+      <c r="J29" s="2" t="inlineStr">
+        <is>
+          <t>Shona
+CHINANGA
+Room 6</t>
+        </is>
+      </c>
+      <c r="K29" s="2" t="inlineStr">
+        <is>
+          <t>Free</t>
+        </is>
+      </c>
+      <c r="L29" s="2" t="inlineStr">
+        <is>
+          <t>English Language
+CHIWARA
+Room 4</t>
+        </is>
+      </c>
+      <c r="M29" s="2" t="inlineStr">
+        <is>
+          <t>Free</t>
+        </is>
+      </c>
+      <c r="N29" s="2" t="inlineStr">
+        <is>
+          <t>Lunch</t>
+        </is>
+      </c>
+      <c r="O29" s="2" t="inlineStr">
+        <is>
+          <t>Free</t>
+        </is>
+      </c>
+      <c r="P29" s="2" t="inlineStr">
+        <is>
+          <t>Combined Science
+Chawandikire
+Room 3</t>
+        </is>
+      </c>
+      <c r="Q29" s="2" t="inlineStr">
+        <is>
+          <t>Geography
+CHINANGA
+Room 4</t>
+        </is>
+      </c>
+      <c r="R29" s="2" t="inlineStr">
+        <is>
           <t>Maths
-Motsi
-[...13 lines deleted...]
-Tsuro
+MURANDA
 Room 4</t>
-        </is>
-[...79 lines deleted...]
-Science Lab 3</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Form 5</t>
         </is>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
           <t>Assembly</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
+          <t>History
+CHINANGA
+Room 6</t>
+        </is>
+      </c>
+      <c r="D30" s="2" t="inlineStr">
+        <is>
+          <t>Accounts
+TSURO
+Room 5</t>
+        </is>
+      </c>
+      <c r="E30" s="2" t="inlineStr">
+        <is>
+          <t>Free</t>
+        </is>
+      </c>
+      <c r="F30" s="2" t="inlineStr">
+        <is>
+          <t>Free</t>
+        </is>
+      </c>
+      <c r="G30" s="2" t="inlineStr">
+        <is>
+          <t>Chemistry
+Chawandikire
+Room 3</t>
+        </is>
+      </c>
+      <c r="H30" s="2" t="inlineStr">
+        <is>
+          <t>Morning Break</t>
+        </is>
+      </c>
+      <c r="I30" s="2" t="inlineStr">
+        <is>
+          <t>FRS
+CHINANGA
+Room 6</t>
+        </is>
+      </c>
+      <c r="J30" s="2" t="inlineStr">
+        <is>
+          <t>Computer
+MURANDA
+Room 5</t>
+        </is>
+      </c>
+      <c r="K30" s="2" t="inlineStr">
+        <is>
+          <t>Computer
+MURANDA
+Room 5</t>
+        </is>
+      </c>
+      <c r="L30" s="2" t="inlineStr">
+        <is>
+          <t>Maths
+MURANDA
+Room 5</t>
+        </is>
+      </c>
+      <c r="M30" s="2" t="inlineStr">
+        <is>
+          <t>Sociology
+CHINANGA
+Room 5</t>
+        </is>
+      </c>
+      <c r="N30" s="2" t="inlineStr">
+        <is>
+          <t>Lunch</t>
+        </is>
+      </c>
+      <c r="O30" s="2" t="inlineStr">
+        <is>
+          <t>Heritage
+CHINANGA
+Room 6</t>
+        </is>
+      </c>
+      <c r="P30" s="2" t="inlineStr">
+        <is>
+          <t>Heritage
+CHINANGA
+Room 6</t>
+        </is>
+      </c>
+      <c r="Q30" s="2" t="inlineStr">
+        <is>
+          <t>Business Studies
+TSURO
+Room 5</t>
+        </is>
+      </c>
+      <c r="R30" s="2" t="inlineStr">
+        <is>
           <t>Biology
-Mavhunga
-[...91 lines deleted...]
-          <t>Free</t>
+Chawandikire
+Room 3</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Form 6</t>
         </is>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
           <t>Assembly</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
-          <t>Heritage
-[...1 lines deleted...]
-Room 3</t>
+          <t>Free</t>
         </is>
       </c>
       <c r="D31" s="2" t="inlineStr">
         <is>
-          <t>Heritage
-[...1 lines deleted...]
-Room 4</t>
+          <t>FRS
+CHINANGA
+Room 6</t>
         </is>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
-          <t>English Lit
-[...1 lines deleted...]
-Room 5</t>
+          <t>Free</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
-          <t>Heritage
-[...1 lines deleted...]
-Room 2</t>
+          <t>Free</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
-          <t>English Lit
-[...1 lines deleted...]
-Room 4</t>
+          <t>Maths
+MURANDA
+Room 6</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
           <t>Morning Break</t>
         </is>
       </c>
       <c r="I31" s="2" t="inlineStr">
         <is>
+          <t>Free</t>
+        </is>
+      </c>
+      <c r="J31" s="2" t="inlineStr">
+        <is>
+          <t>Free</t>
+        </is>
+      </c>
+      <c r="K31" s="2" t="inlineStr">
+        <is>
+          <t>History
+CHINANGA
+Room 3</t>
+        </is>
+      </c>
+      <c r="L31" s="2" t="inlineStr">
+        <is>
+          <t>History
+CHINANGA
+Room 3</t>
+        </is>
+      </c>
+      <c r="M31" s="2" t="inlineStr">
+        <is>
+          <t>Accounts
+TSURO
+Room 6</t>
+        </is>
+      </c>
+      <c r="N31" s="2" t="inlineStr">
+        <is>
+          <t>Lunch</t>
+        </is>
+      </c>
+      <c r="O31" s="2" t="inlineStr">
+        <is>
+          <t>Computer
+MURANDA
+Room 6</t>
+        </is>
+      </c>
+      <c r="P31" s="2" t="inlineStr">
+        <is>
           <t>Business Studies
-Tsuro
-[...47 lines deleted...]
-Room 5</t>
+TSURO
+Room 6</t>
         </is>
       </c>
       <c r="Q31" s="2" t="inlineStr">
         <is>
-          <t>FRS
-[...1 lines deleted...]
-Room 1</t>
+          <t>Free</t>
         </is>
       </c>
       <c r="R31" s="2" t="inlineStr">
         <is>
-          <t>Biblical Studies
-Chinanga
+          <t>English Literature
+CHIWARA
 Room 4</t>
         </is>
       </c>
     </row>
     <row r="32"/>
     <row r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>Friday</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Assembly
-07:15</t>
+07:15-08:00</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>P2
-08:00</t>
+08:00-08:30</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
           <t>P3
-08:30</t>
+08:30-09:00</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>P4
-09:00</t>
+09:00-09:30</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>P5
-09:30</t>
+09:30-10:00</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>P6
-10:00</t>
+10:00-10:30</t>
         </is>
       </c>
       <c r="H33" s="1" t="inlineStr">
         <is>
           <t>Morning Break
-10:30</t>
+10:30-10:45</t>
         </is>
       </c>
       <c r="I33" s="1" t="inlineStr">
         <is>
           <t>P8
-10:45</t>
+10:45-11:15</t>
         </is>
       </c>
       <c r="J33" s="1" t="inlineStr">
         <is>
           <t>P9
-11:15</t>
+11:15-11:45</t>
         </is>
       </c>
       <c r="K33" s="1" t="inlineStr">
         <is>
           <t>P10
-11:45</t>
+11:45-12:15</t>
         </is>
       </c>
       <c r="L33" s="1" t="inlineStr">
         <is>
           <t>P11
-12:15</t>
+12:15-12:45</t>
         </is>
       </c>
       <c r="M33" s="1" t="inlineStr">
         <is>
+          <t>P12
+12:45-13:15</t>
+        </is>
+      </c>
+      <c r="N33" s="1" t="inlineStr">
+        <is>
           <t>Lunch
-12:45</t>
-[...5 lines deleted...]
-13:20</t>
+13:15-13:50</t>
         </is>
       </c>
       <c r="O33" s="1" t="inlineStr">
         <is>
           <t>P14
-13:50</t>
+13:50-14:20</t>
         </is>
       </c>
       <c r="P33" s="1" t="inlineStr">
         <is>
           <t>P15
-14:20</t>
+14:20-14:50</t>
         </is>
       </c>
       <c r="Q33" s="1" t="inlineStr">
         <is>
           <t>P16
-14:50</t>
+14:50-15:20</t>
         </is>
       </c>
       <c r="R33" s="1" t="inlineStr">
         <is>
           <t>P17
-15:20</t>
+15:20-15:50</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Form 1</t>
         </is>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
           <t>Assembly</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
-          <t>Shona
-[...1 lines deleted...]
-Room 4</t>
+          <t>Free</t>
         </is>
       </c>
       <c r="D34" s="2" t="inlineStr">
         <is>
-          <t>Free</t>
+          <t>Geography
+CHIKUMBORIKE
+Room 1</t>
         </is>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
-          <t>Free</t>
+          <t>Accounts
+TSURO
+Room 1</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
-          <t>Combined Science
-[...1 lines deleted...]
-Science Lab 3</t>
+          <t>Maths
+Chawandikire
+Room 1</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
-          <t>Accounts
-[...1 lines deleted...]
-Room 5</t>
+          <t>Free</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
           <t>Morning Break</t>
         </is>
       </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
+          <t>Free</t>
+        </is>
+      </c>
+      <c r="J34" s="2" t="inlineStr">
+        <is>
+          <t>Heritage
+CHIKUMBORIKE
+Room 1</t>
+        </is>
+      </c>
+      <c r="K34" s="2" t="inlineStr">
+        <is>
           <t>Computer
-Muranda
-[...14 lines deleted...]
-Room 2</t>
+MURANDA
+Room 1</t>
         </is>
       </c>
       <c r="L34" s="2" t="inlineStr">
         <is>
           <t>Free</t>
         </is>
       </c>
       <c r="M34" s="2" t="inlineStr">
         <is>
+          <t>Agriculture
+CHIKUMBORIKE
+Room 1</t>
+        </is>
+      </c>
+      <c r="N34" s="2" t="inlineStr">
+        <is>
           <t>Lunch</t>
         </is>
       </c>
-      <c r="N34" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="O34" s="2" t="inlineStr">
         <is>
-          <t>Accounts
-[...1 lines deleted...]
-Room 6</t>
+          <t>Science Combined
+MUNJOMA
+Room 1</t>
         </is>
       </c>
       <c r="P34" s="2" t="inlineStr">
         <is>
-          <t>Agriculture
-[...1 lines deleted...]
-Room 3</t>
+          <t>Free</t>
         </is>
       </c>
       <c r="Q34" s="2" t="inlineStr">
         <is>
-          <t>Maths
-[...1 lines deleted...]
-Room 3</t>
+          <t>English Language
+CHIWARA
+Room 1</t>
         </is>
       </c>
       <c r="R34" s="2" t="inlineStr">
         <is>
-          <t>Computer
-[...1 lines deleted...]
-Computer Lab</t>
+          <t>BES
+TSURO
+Room 1</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Form 2</t>
         </is>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
           <t>Assembly</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
           <t>Free</t>
         </is>
       </c>
       <c r="D35" s="2" t="inlineStr">
         <is>
+          <t>Free</t>
+        </is>
+      </c>
+      <c r="E35" s="2" t="inlineStr">
+        <is>
+          <t>Science Combined
+MUNJOMA
+Room 2</t>
+        </is>
+      </c>
+      <c r="F35" s="2" t="inlineStr">
+        <is>
+          <t>Heritage
+CHIKUMBORIKE
+Room 2</t>
+        </is>
+      </c>
+      <c r="G35" s="2" t="inlineStr">
+        <is>
+          <t>Free</t>
+        </is>
+      </c>
+      <c r="H35" s="2" t="inlineStr">
+        <is>
+          <t>Morning Break</t>
+        </is>
+      </c>
+      <c r="I35" s="2" t="inlineStr">
+        <is>
+          <t>English Language
+CHIWARA
+Room 2</t>
+        </is>
+      </c>
+      <c r="J35" s="2" t="inlineStr">
+        <is>
+          <t>Free</t>
+        </is>
+      </c>
+      <c r="K35" s="2" t="inlineStr">
+        <is>
+          <t>Shona
+CHINANGA
+Room 6</t>
+        </is>
+      </c>
+      <c r="L35" s="2" t="inlineStr">
+        <is>
+          <t>Geography
+CHIKUMBORIKE
+Room 2</t>
+        </is>
+      </c>
+      <c r="M35" s="2" t="inlineStr">
+        <is>
+          <t>Free</t>
+        </is>
+      </c>
+      <c r="N35" s="2" t="inlineStr">
+        <is>
+          <t>Lunch</t>
+        </is>
+      </c>
+      <c r="O35" s="2" t="inlineStr">
+        <is>
+          <t>Maths
+Chawandikire
+Room 2</t>
+        </is>
+      </c>
+      <c r="P35" s="2" t="inlineStr">
+        <is>
+          <t>Agriculture
+CHIKUMBORIKE
+Room 2</t>
+        </is>
+      </c>
+      <c r="Q35" s="2" t="inlineStr">
+        <is>
           <t>BES
-Tsuro
+TSURO
 Room 2</t>
         </is>
       </c>
-      <c r="E35" s="2" t="inlineStr">
-[...9 lines deleted...]
-Chiwara
+      <c r="R35" s="2" t="inlineStr">
+        <is>
+          <t>Computer
+MURANDA
 Room 2</t>
-        </is>
-[...72 lines deleted...]
-          <t>Free</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Form 3</t>
         </is>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
           <t>Assembly</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
+          <t>Commerce
+TSURO
+Room 3</t>
+        </is>
+      </c>
+      <c r="D36" s="2" t="inlineStr">
+        <is>
+          <t>Biology
+Chawandikire
+Room 3</t>
+        </is>
+      </c>
+      <c r="E36" s="2" t="inlineStr">
+        <is>
+          <t>English Language
+CHIWARA
+Room 3</t>
+        </is>
+      </c>
+      <c r="F36" s="2" t="inlineStr">
+        <is>
+          <t>Free</t>
+        </is>
+      </c>
+      <c r="G36" s="2" t="inlineStr">
+        <is>
+          <t>Physics
+MURANDA
+Room 3</t>
+        </is>
+      </c>
+      <c r="H36" s="2" t="inlineStr">
+        <is>
+          <t>Morning Break</t>
+        </is>
+      </c>
+      <c r="I36" s="2" t="inlineStr">
+        <is>
+          <t>BES
+TSURO
+Room 3</t>
+        </is>
+      </c>
+      <c r="J36" s="2" t="inlineStr">
+        <is>
+          <t>Free</t>
+        </is>
+      </c>
+      <c r="K36" s="2" t="inlineStr">
+        <is>
+          <t>Agriculture
+CHIKUMBORIKE
+Room 3</t>
+        </is>
+      </c>
+      <c r="L36" s="2" t="inlineStr">
+        <is>
           <t>Chemistry
-Mavhunga
-[...36 lines deleted...]
-      <c r="I36" s="2" t="inlineStr">
+Chawandikire
+Room 3</t>
+        </is>
+      </c>
+      <c r="M36" s="2" t="inlineStr">
+        <is>
+          <t>History
+CHIWARA
+Room 1</t>
+        </is>
+      </c>
+      <c r="N36" s="2" t="inlineStr">
+        <is>
+          <t>Lunch</t>
+        </is>
+      </c>
+      <c r="O36" s="2" t="inlineStr">
         <is>
           <t>Heritage
-CHIKUMBIRIKE
+CHIKUMBORIKE
+Room 3</t>
+        </is>
+      </c>
+      <c r="P36" s="2" t="inlineStr">
+        <is>
+          <t>Computer
+MURANDA
+Room 3</t>
+        </is>
+      </c>
+      <c r="Q36" s="2" t="inlineStr">
+        <is>
+          <t>Science Combined
+MUNJOMA
 Room 2</t>
         </is>
       </c>
-      <c r="J36" s="2" t="inlineStr">
-[...52 lines deleted...]
-      </c>
       <c r="R36" s="2" t="inlineStr">
         <is>
-          <t>Biology
-[...1 lines deleted...]
-Science Lab 4</t>
+          <t>Maths
+Chawandikire
+Room 3</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Form 4</t>
         </is>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
           <t>Assembly</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
+          <t>Biology
+Chawandikire
+Room 3</t>
+        </is>
+      </c>
+      <c r="D37" s="2" t="inlineStr">
+        <is>
+          <t>Computer
+MURANDA
+Room 4</t>
+        </is>
+      </c>
+      <c r="E37" s="2" t="inlineStr">
+        <is>
+          <t>Free</t>
+        </is>
+      </c>
+      <c r="F37" s="2" t="inlineStr">
+        <is>
+          <t>Business Studies
+TSURO
+Room 4</t>
+        </is>
+      </c>
+      <c r="G37" s="2" t="inlineStr">
+        <is>
+          <t>Free</t>
+        </is>
+      </c>
+      <c r="H37" s="2" t="inlineStr">
+        <is>
+          <t>Morning Break</t>
+        </is>
+      </c>
+      <c r="I37" s="2" t="inlineStr">
+        <is>
+          <t>Shona
+CHINANGA
+Room 6</t>
+        </is>
+      </c>
+      <c r="J37" s="2" t="inlineStr">
+        <is>
           <t>Maths
-Motsi
-[...13 lines deleted...]
-      <c r="F37" s="2" t="inlineStr">
+MURANDA
+Room 4</t>
+        </is>
+      </c>
+      <c r="K37" s="2" t="inlineStr">
+        <is>
+          <t>Heritage
+CHIWARA
+Room 4</t>
+        </is>
+      </c>
+      <c r="L37" s="2" t="inlineStr">
+        <is>
+          <t>BES
+TSURO
+Room 4</t>
+        </is>
+      </c>
+      <c r="M37" s="2" t="inlineStr">
         <is>
           <t>Combined Science
-Mavhunga
-[...6 lines deleted...]
-Mosi
+Chawandikire
+Room 3</t>
+        </is>
+      </c>
+      <c r="N37" s="2" t="inlineStr">
+        <is>
+          <t>Lunch</t>
+        </is>
+      </c>
+      <c r="O37" s="2" t="inlineStr">
+        <is>
+          <t>Free</t>
+        </is>
+      </c>
+      <c r="P37" s="2" t="inlineStr">
+        <is>
+          <t>Commerce
+CHIWARA
 Room 4</t>
         </is>
       </c>
-      <c r="H37" s="2" t="inlineStr">
-[...55 lines deleted...]
-      </c>
       <c r="Q37" s="2" t="inlineStr">
         <is>
           <t>Free</t>
         </is>
       </c>
       <c r="R37" s="2" t="inlineStr">
         <is>
-          <t>Business Studies
-Tsuro
+          <t>English Language
+CHIWARA
 Room 4</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Form 5</t>
         </is>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
           <t>Assembly</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
-          <t>Free</t>
+          <t>Heritage
+CHINANGA
+Room 6</t>
         </is>
       </c>
       <c r="D38" s="2" t="inlineStr">
         <is>
           <t>Free</t>
         </is>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
+          <t>Physics
+MURANDA
+Room 7</t>
+        </is>
+      </c>
+      <c r="F38" s="2" t="inlineStr">
+        <is>
           <t>Computer
-Muranda
-[...3 lines deleted...]
-      <c r="F38" s="2" t="inlineStr">
+MURANDA
+Room 5</t>
+        </is>
+      </c>
+      <c r="G38" s="2" t="inlineStr">
+        <is>
+          <t>Chemistry
+Chawandikire
+Room 3</t>
+        </is>
+      </c>
+      <c r="H38" s="2" t="inlineStr">
+        <is>
+          <t>Morning Break</t>
+        </is>
+      </c>
+      <c r="I38" s="2" t="inlineStr">
+        <is>
+          <t>Maths
+MURANDA
+Room 5</t>
+        </is>
+      </c>
+      <c r="J38" s="2" t="inlineStr">
+        <is>
+          <t>Free</t>
+        </is>
+      </c>
+      <c r="K38" s="2" t="inlineStr">
+        <is>
+          <t>Biology
+Chawandikire
+Room 3</t>
+        </is>
+      </c>
+      <c r="L38" s="2" t="inlineStr">
         <is>
           <t>Sociology
-Chinanga
+CHINANGA
 Room 5</t>
         </is>
       </c>
-      <c r="G38" s="2" t="inlineStr">
-[...32 lines deleted...]
-      </c>
       <c r="M38" s="2" t="inlineStr">
         <is>
+          <t>Sociology
+CHINANGA
+Room 5</t>
+        </is>
+      </c>
+      <c r="N38" s="2" t="inlineStr">
+        <is>
           <t>Lunch</t>
         </is>
       </c>
-      <c r="N38" s="2" t="inlineStr">
-[...5 lines deleted...]
-      </c>
       <c r="O38" s="2" t="inlineStr">
         <is>
-          <t>Computer
-[...1 lines deleted...]
-Computer Lab</t>
+          <t>History
+CHINANGA
+Room 6</t>
         </is>
       </c>
       <c r="P38" s="2" t="inlineStr">
         <is>
-          <t>Maths
-[...1 lines deleted...]
-Room 1</t>
+          <t>History
+CHINANGA
+Room 6</t>
         </is>
       </c>
       <c r="Q38" s="2" t="inlineStr">
         <is>
-          <t>Computer
-[...1 lines deleted...]
-Computer Lab</t>
+          <t>FRS
+CHINANGA
+Room 6</t>
         </is>
       </c>
       <c r="R38" s="2" t="inlineStr">
         <is>
-          <t>History
-[...1 lines deleted...]
-Room 2</t>
+          <t>FRS
+CHINANGA
+Room 6</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Form 6</t>
         </is>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
           <t>Assembly</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
+          <t>Free</t>
+        </is>
+      </c>
+      <c r="D39" s="2" t="inlineStr">
+        <is>
+          <t>English Literature
+CHIWARA
+Room 4</t>
+        </is>
+      </c>
+      <c r="E39" s="2" t="inlineStr">
+        <is>
           <t>History
-Chinanga
-[...10 lines deleted...]
-      <c r="E39" s="2" t="inlineStr">
+CHINANGA
+Room 3</t>
+        </is>
+      </c>
+      <c r="F39" s="2" t="inlineStr">
+        <is>
+          <t>History
+CHINANGA
+Room 3</t>
+        </is>
+      </c>
+      <c r="G39" s="2" t="inlineStr">
+        <is>
+          <t>Accounts
+TSURO
+Room 6</t>
+        </is>
+      </c>
+      <c r="H39" s="2" t="inlineStr">
+        <is>
+          <t>Morning Break</t>
+        </is>
+      </c>
+      <c r="I39" s="2" t="inlineStr">
+        <is>
+          <t>Free</t>
+        </is>
+      </c>
+      <c r="J39" s="2" t="inlineStr">
         <is>
           <t>FRS
-Chinanga
-[...3 lines deleted...]
-      <c r="F39" s="2" t="inlineStr">
+CHINANGA
+Room 6</t>
+        </is>
+      </c>
+      <c r="K39" s="2" t="inlineStr">
+        <is>
+          <t>Free</t>
+        </is>
+      </c>
+      <c r="L39" s="2" t="inlineStr">
+        <is>
+          <t>Computer
+MURANDA
+Room 6</t>
+        </is>
+      </c>
+      <c r="M39" s="2" t="inlineStr">
+        <is>
+          <t>Maths
+MURANDA
+Room 6</t>
+        </is>
+      </c>
+      <c r="N39" s="2" t="inlineStr">
+        <is>
+          <t>Lunch</t>
+        </is>
+      </c>
+      <c r="O39" s="2" t="inlineStr">
+        <is>
+          <t>Free</t>
+        </is>
+      </c>
+      <c r="P39" s="2" t="inlineStr">
         <is>
           <t>Business Studies
-Tsuro
-[...64 lines deleted...]
-Room 4</t>
+TSURO
+Room 6</t>
         </is>
       </c>
       <c r="Q39" s="2" t="inlineStr">
         <is>
-          <t>Heritage
-[...1 lines deleted...]
-Room 2</t>
+          <t>Free</t>
         </is>
       </c>
       <c r="R39" s="2" t="inlineStr">
         <is>
-          <t>Sociology
-[...1 lines deleted...]
-Room 1</t>
+          <t>Free</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>